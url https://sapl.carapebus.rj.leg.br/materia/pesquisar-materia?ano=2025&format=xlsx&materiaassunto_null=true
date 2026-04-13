--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -54,556 +54,556 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORIDINÁRIO</t>
   </si>
   <si>
     <t>BERNARD TAVARES DÍDIMO</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/43/pl.002.25_integral.estrutura_do_poder_executivo_proc_no_67.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/43/pl.002.25_integral.estrutura_do_poder_executivo_proc_no_67.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNCÍPIO DE CARAPEBUS /RJ E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/22/pl._004.25_proc.no133_de_21.02.2025.qualificacao_de_organizacoes_sociais_do_municipio_de_carapebus.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/22/pl._004.25_proc.no133_de_21.02.2025.qualificacao_de_organizacoes_sociais_do_municipio_de_carapebus.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ORGANIZAÇÕES SOCIAIS NO MUNICÍPIO DE CARAPEBUS E DÁ OUTRAS PROVIDÊNCIAS - Proc. Nº133, de 21/02/2025.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_005.25._processo_no_227.de_24.03.25mesa.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_005.25._processo_no_227.de_24.03.25mesa.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE OS SUBSÍDIOS DOS AGENTES POLITICOS PARA A GESTÃO ADMINISTRATIVA DE 2025 A 2028."</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_06.2025_altera_a_lei_municipal_n_585_de_30.12.2013_que_dispoe_sobre_o_estatuto_e_pccr_do_magisterio_proc._229_de25.03.2025_pmc.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_06.2025_altera_a_lei_municipal_n_585_de_30.12.2013_que_dispoe_sobre_o_estatuto_e_pccr_do_magisterio_proc._229_de25.03.2025_pmc.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 585, DE 30 DE DEZEMBRO DE 2013, QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DO MAGISTÉRIO</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_07.2025_revoga_a_lei_ordinaria_n_014.2019_prc.230_de_25.03.2025_pmc.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_07.2025_revoga_a_lei_ordinaria_n_014.2019_prc.230_de_25.03.2025_pmc.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI ORDINÁRIA Nº 014 DE 20219, PUBLICADA TACITAMENTE PELA CÂMARA MUNICIPAL DE CARAPEBUS EM 22 DE OUTUBRO DE 2019</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/35/pl.no_08.2025_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_financeiro_de_2026_processo_no_309_de_15.04.25_pmc.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/35/pl.no_08.2025_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_financeiro_de_2026_processo_no_309_de_15.04.25_pmc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2026 (Processo Nº309, de 15/04/2025, de autoria da Prefeitura Municipal de Carapebus)</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_009.25_-_proc_no_385_de_09.05.25_-_dispoe_sobre_o_pagamento_de_diarias_para_indenizacao_de_despesas_com_hospedagem_alimentacao_e_locomocao_urbana_em_viagens_dos_agentes.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_009.25_-_proc_no_385_de_09.05.25_-_dispoe_sobre_o_pagamento_de_diarias_para_indenizacao_de_despesas_com_hospedagem_alimentacao_e_locomocao_urbana_em_viagens_dos_agentes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS PARA INDENIZAÇÃO DE DESPESAS COM HOSPEDAGEM, ALIMENTAÇÃ E LOCOMOÇÃO URBANA EM VIAGEM DOS AGENTES PÚBLICOS DO PODER EXECUTIVO DE CARAPEBUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no10.2025_alteraleimunicipal.planocargossalarios_proc_411_de_19.05.2025_autoria_mesa.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no10.2025_alteraleimunicipal.planocargossalarios_proc_411_de_19.05.2025_autoria_mesa.pdf</t>
   </si>
   <si>
     <t>ALTERA A  LEI MUNICIPAL Nº 797 DE 13/12/2023, QUE INSTITUI O PLANO DE CARGOS E CARREIRA DOS SERVIDORES PÚBLICOS DO PODER LEGISLATIVO DO MUNICÍPIO DE CARAPEBUS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_11.2025_004.projetodelei.alteraleimunicipal.funcaogratificada_proc.410_de19.05.2025_mesa.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_11.2025_004.projetodelei.alteraleimunicipal.funcaogratificada_proc.410_de19.05.2025_mesa.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº800 DE 09/01/2024 QUE INSTITUI A GRATIFICAÇÃO POR FUNÇÃO DESTINADA A SERVIDORES DE CARREIRA DO PODER LEGISLATIVO"</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no12_altera_a_lei_municipal_no_822_de_24.01.2025_proc._414_de_19.05.2025_mesa.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no12_altera_a_lei_municipal_no_822_de_24.01.2025_proc._414_de_19.05.2025_mesa.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 822 DE 24/01/2025, QUE ESTABELECE A ESTRUTURA ADMINISTRATIVA E LEGISLATIVA DA CÂMARA MUNICIPAL DE CARAPEBUS DO ESTADO DO RIO DE JANEIRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Tânia Cabral</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/59/pl_no014_autoriza_a_fornecer_alimentacao_basica_a_pacientes_vereadora_tania_proc_n_541_de_24.06.2025.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/59/pl_no014_autoriza_a_fornecer_alimentacao_basica_a_pacientes_vereadora_tania_proc_n_541_de_24.06.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FORNECER ALIMENTAÇÃO BÁSICA AOS PACIENTES TRANSPORTADOS PELO MUNICÍPIO PARA TRATAMENTO MÉDICO FORA DO DOMICÍLIO EM DISTÂNCIAS SUPERIORES A 80 KM E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/60/pl.n016.2025_altera_o_art._6o_da_lei_municipal_no_434.2009_guarda_mirim_bolsa_auxilio_proc.n580_de08.07.2025_poder_executivo.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/60/pl.n016.2025_altera_o_art._6o_da_lei_municipal_no_434.2009_guarda_mirim_bolsa_auxilio_proc.n580_de08.07.2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6º DA LEI Nº 434 DE 2009</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/61/pl.n017.2025_cria_area_industrial_do_fundao_e_altera_lei_municipal_n_92.1998_proc.n_579_de08.07.2025_poder_executivo.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/61/pl.n017.2025_cria_area_industrial_do_fundao_e_altera_lei_municipal_n_92.1998_proc.n_579_de08.07.2025_poder_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA ÁREA INDUSTRIAL NA LOCALIDADE DO FUNDÃO NO MUNICÍPIO DE CARAPEBUS, ALTERA DISPOSITIVOS DOS ARTS. 1º 2º, VI, E 9º DA LEI MUNICIPAL Nº 92 DE 11 DE DEZEMBRO DE 1998, QUE ESTABELECE O ORDENAMENTO TERRITORIAL DO MUNICIPIO DE CARAPEBUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/62/pl_no_019.25_-_reorganiza_a_junta_administrativa_de_recursos_de_infracoes_de_transito_-_jari_-proc_no_581_de_08.07.25.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/62/pl_no_019.25_-_reorganiza_a_junta_administrativa_de_recursos_de_infracoes_de_transito_-_jari_-proc_no_581_de_08.07.25.pdf</t>
   </si>
   <si>
     <t>REORGANIZA A JUNTA ADMINISTRATIVA DE RECURSOS  E INFRAÇÕES DE TRÂNSITO - JARI - NO MUNICIPIO DE CARAPEBUS</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/66/pl_no_029.25_-_institui_o_plano_plurianual_do_municipio_de_carapebus_para_o_periodo_de_2026_a_2029_-_proc_no_747_de_29.08.25.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/66/pl_no_029.25_-_institui_o_plano_plurianual_do_municipio_de_carapebus_para_o_periodo_de_2026_a_2029_-_proc_no_747_de_29.08.25.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICIPIO DE CARAPEBUS PARA O PERÍODO DE 2026 A 2029.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARAPEBUS PARA O ORÇAMENTO FINANCEIRO DE 2026.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/64/plc__no_001_-_cria_fundo_municipal_de_transito_e_da_outras_providencias_-_proc_no_589_de_09.07.25.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/64/plc__no_001_-_cria_fundo_municipal_de_transito_e_da_outras_providencias_-_proc_no_589_de_09.07.25.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE TRÂNSITO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULOS HONORÍFICOS DE CIDADÃO CARAPEBUENSE.”</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/40/proc_no_415_de_19.05.25_-_projeto_de_resolucao_no_006_-_abre_credito_suplementar_entre_trabalhos_do_orcamento_ef_2025_da_camara_municipal_de_carapebus_no_valor_de_r_225.41747..pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/40/proc_no_415_de_19.05.25_-_projeto_de_resolucao_no_006_-_abre_credito_suplementar_entre_trabalhos_do_orcamento_ef_2025_da_camara_municipal_de_carapebus_no_valor_de_r_225.41747..pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO SUPLEMENTAR ENTRE PROGRAMAS DE TRABALHOS DE ORÇAMENTO EF 2025 DA CÂMARA MUNICIPAL DE CARAPEBUS NO VALOR R$ 225.471,43"</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/41/proc_no_422_de_20.05.25_-_projeto_de_resolucao_no_007_-_abre_credito_especial_no_orcamento_cmc..pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/41/proc_no_422_de_20.05.25_-_projeto_de_resolucao_no_007_-_abre_credito_especial_no_orcamento_cmc..pdf</t>
   </si>
   <si>
     <t>"ABRE CRÉDITO SUPLEMENTAR ENTRE PROGRAMAS DE TRABALHOS DO ORÇAMENTO EF 2025 DA CÂMARA MUNICIPAL DE CARAPEBUS NO VALOR DE R$ 10.000,00."</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>INLEG</t>
   </si>
   <si>
     <t>INDICAÇÃO LEGISLATIVA</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/25/inleg.n03.2025_proc.2015_de_21.03.2025_construcao_de_nova_rua_vereador_valdecy.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/25/inleg.n03.2025_proc.2015_de_21.03.2025_construcao_de_nova_rua_vereador_valdecy.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA NOVA RUA NO CENTRO DE CARAPEBUS , INICIANDO NA AVENIDA GETULIO VARGAS ATÉ A RUA DMALDO BARCELOS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>VAVÁ BARCELOS</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/28/inleg.n04.2025_proc.235_de_26.03.2025_criacao_de_uma_balanca_para_pesagem_de_gado_coletiva_vereador_vagner_barcelos.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/28/inleg.n04.2025_proc.235_de_26.03.2025_criacao_de_uma_balanca_para_pesagem_de_gado_coletiva_vereador_vagner_barcelos.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DE UMA BALANÇA PARA A PESAGEM DE GADO COMUNITÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/29/inleg.n06.2025_proc.273_de_04.04.2025_iluminacao_publica_na_rj_182_vereadora_tania_cabral.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/29/inleg.n06.2025_proc.273_de_04.04.2025_iluminacao_publica_na_rj_182_vereadora_tania_cabral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLEMENTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RJ 182, LOCALIZADA ATRÁS DA ESCOLA LUIZ CARLOS FRAGOSO</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>IVANETE FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/32/inleg.n08.2025_proc.340_de_29.04.2025_sugere_instalacao_de_placa_informativa_na_rj_178_vereadora_ivanete_fernandes.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/32/inleg.n08.2025_proc.340_de_29.04.2025_sugere_instalacao_de_placa_informativa_na_rj_178_vereadora_ivanete_fernandes.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACA INFORMATIVA NA RJ-178, SENTIDO PRAIA DE CARAPEBUS” _x000D_
 (Processo Nº 340, de 29/04/2025, de autoria da Vereadora Ivanete Fernandes da Hora).</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/33/inleg.n09.2025_proc.323de_17.04.2025_sugere_a_reforma_e_revitalizacao_do_horto_municipal_vereador_vagner_barcelos.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/33/inleg.n09.2025_proc.323de_17.04.2025_sugere_a_reforma_e_revitalizacao_do_horto_municipal_vereador_vagner_barcelos.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL A REFORMA E REVITALIZAÇÃO DO HORTO MUNICIPAL”(Processo Nº 323, de 17/04/2025, de autoria do Vereador Vagner da Silva Barcelos ).</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>CLÁUDINHO DO HOSPITAL</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/34/inleg.n10.2025_proc.359_de_05.05.2025_sugere_a_construcao_de_um_porto_no_caxanga_e_lagoa_de_carapebus_vereador_claudio.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/34/inleg.n10.2025_proc.359_de_05.05.2025_sugere_a_construcao_de_um_porto_no_caxanga_e_lagoa_de_carapebus_vereador_claudio.pdf</t>
   </si>
   <si>
     <t>“SUGERE AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PORTO PARA BARCOS DE PESCA E PONTO TURÍSTICO NO BAIRRO CAXANGA E LAGOA DE CARAPEBUS” (Processo Nº 359, de 05/05/2025, de autoria do Vereador Claudio Cruz da Silva).</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/44/inleg.n11.2025_proc.274_de_04.04.2025_solicita__a_construcao_de_uma_ilpi_vereadora_tania_cabral.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/44/inleg.n11.2025_proc.274_de_04.04.2025_solicita__a_construcao_de_uma_ilpi_vereadora_tania_cabral.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Instituição de Longa Permanência (ILPI) para Idosos</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/45/inleg.n12.2025_proc.395_de_14.05.2025_sugere_a_fiscalizacao_na_fiacao_aerea_e_organizacao_da_rede_de_cabos_vereador_claudio.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/45/inleg.n12.2025_proc.395_de_14.05.2025_sugere_a_fiscalizacao_na_fiacao_aerea_e_organizacao_da_rede_de_cabos_vereador_claudio.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal uma fiscalização na fiação aérea e organização da rede de cabos no município de Carapebus.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MAICON VEIO</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/46/inleg.n13.2025_proc.427de_21.05.2025_sugere_a_construcao_de_um_novo_ponto_de_onibus_na_entrada_da_praia_vereador_maicon_pimentel.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/46/inleg.n13.2025_proc.427de_21.05.2025_sugere_a_construcao_de_um_novo_ponto_de_onibus_na_entrada_da_praia_vereador_maicon_pimentel.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de um novo ponto de ônibus na entrada da Praia de Carapebus-RJ</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/47/inleg.n14.2025_proc.428de_21.05.2025_sugere_a_instalacao_de_um_letreiro_com_a_frase_eu_amo_carapebus_na_praca_do_centro_vereador_maicon_pimentel.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/47/inleg.n14.2025_proc.428de_21.05.2025_sugere_a_instalacao_de_um_letreiro_com_a_frase_eu_amo_carapebus_na_praca_do_centro_vereador_maicon_pimentel.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de um letreiro com a frase "EU AMO CARAPEBUS" na Praça do Centro de Carapebus</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/48/inleg.n15.2025_proc.474de03.06.2025_sugere_a_construcao_de_uma_praca_no_bairro_barreiros_vereador_maicon_pimentel.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/48/inleg.n15.2025_proc.474de03.06.2025_sugere_a_construcao_de_uma_praca_no_bairro_barreiros_vereador_maicon_pimentel.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO BARREIROS</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A REFORMA DA QUADRA DO CURUMIM</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>VALDECY ALVES</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/50/inleg.n17.2025_proc.295de10.04.2025_sugere_a_construcao_de_banheiros_e_chuveiroes_na_praia__vereador_valdecy_alves.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/50/inleg.n17.2025_proc.295de10.04.2025_sugere_a_construcao_de_banheiros_e_chuveiroes_na_praia__vereador_valdecy_alves.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE BANHEIROS E CHUVEIRÕES NA PRAIA DE CARAPEBUS</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/51/inleg.n18.2025_proc.493de09.06.2025_sugere_iluminacao_publica_na_rj_178_sentido_quissama__vereador_claudio_cruz.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/51/inleg.n18.2025_proc.493de09.06.2025_sugere_iluminacao_publica_na_rj_178_sentido_quissama__vereador_claudio_cruz.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo que coloque iluminação pública na RJ 178, sentido Quissamã até a Rua Benedito Carlos Ferreira, sentido parte de trás da Usina</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/52/inleg.n19.2025_proc.494de09.06.2025_sugere_um_recuo_no_trevo_sentido_rua_benedito_carlos_ferreira__vereador_claudio_cruz.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/52/inleg.n19.2025_proc.494de09.06.2025_sugere_um_recuo_no_trevo_sentido_rua_benedito_carlos_ferreira__vereador_claudio_cruz.pdf</t>
   </si>
   <si>
     <t>Sugere ao poder Executivo Municipal que faça um recuo no trevo sentido a Rua Benedito Carlos Ferreira, com a RJ 178</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/53/inleg.n20.2025_proc.496de09.06.2025_sugere_a_instalacao_de_futmesas_nas_demais_pracas_publicas_do_municipio__vereador_valdecy_alves.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/53/inleg.n20.2025_proc.496de09.06.2025_sugere_a_instalacao_de_futmesas_nas_demais_pracas_publicas_do_municipio__vereador_valdecy_alves.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de Futmesas nas demais Praças Públicas do Município</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/54/inleg.n21.2025_proc.498de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_estrada_de_itaquira_a_pindobas_e_a_construcao_de_um_trevo__vereador_vagner_barcelos.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/54/inleg.n21.2025_proc.498de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_estrada_de_itaquira_a_pindobas_e_a_construcao_de_um_trevo__vereador_vagner_barcelos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de asfaltamento na entrada de Itaquira a Pindobas e a construção de um trevo para segurança no local</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/55/inleg.n22.2025_proc.499de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_via_de_acesso_da_rodagem_a_imbiu_vereador_vagner_barcelos.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/55/inleg.n22.2025_proc.499de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_via_de_acesso_da_rodagem_a_imbiu_vereador_vagner_barcelos.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de asfaltamento da via de acesso da Rodagem a Imbiú.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/56/inleg.n23.2025_proc.502de10.06.2025_sugere_a_pavimentacao_com_drenagem_e_meio-fio_da_rua_principal_do_bairro_fundao_vereador_claudio_cruz.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/56/inleg.n23.2025_proc.502de10.06.2025_sugere_a_pavimentacao_com_drenagem_e_meio-fio_da_rua_principal_do_bairro_fundao_vereador_claudio_cruz.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a Pavimentação com drenagem e meio-fio da Rua Principal do Bairro Fundão</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/57/inleg.n24.2025_proc.503de11.06.2025_sugere_a_implementacao_de_sistema_de_registro_de_matriculas_vereadora_ivanete_fernandes.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/57/inleg.n24.2025_proc.503de11.06.2025_sugere_a_implementacao_de_sistema_de_registro_de_matriculas_vereadora_ivanete_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a implementação de sistema de registro de matrículas eletrônicas da Rede Municipal de Educação</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/58/inleg.n25.2025_proc.504de11.06.2025_sugere_a_instalacao_do_cemae_no_predio_onde_hoje_esta_o_centro_de_especialidades_medicas_vereadora_ivanete_fernandes.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/58/inleg.n25.2025_proc.504de11.06.2025_sugere_a_instalacao_do_cemae_no_predio_onde_hoje_esta_o_centro_de_especialidades_medicas_vereadora_ivanete_fernandes.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação do CEMAE (Centro Municipal de Atenção Especial) no prédio onde hoje está instalado o Centro de Especialidades Médicas Benedito Nunes</t>
   </si>
   <si>
     <t>PESAR</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
     <t>Todos os vereadores atuantes da 8ª Legislatura</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_de_pesar_no01.2025_aos_familiares_in_memorian_do_sr._ivair_alves_machado__autoria_todos_vereadores_da_casa_proc.335_de_28.04.2025.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_de_pesar_no01.2025_aos_familiares_in_memorian_do_sr._ivair_alves_machado__autoria_todos_vereadores_da_casa_proc.335_de_28.04.2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR aos Familiares “IN MEMORIAN” DO SAUDOSO SR. IVAIR ALVES MACHADO</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>APLAU</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_de_aplausos_no01.2025_ao_sr_marcelo_alves_rodrigues_autoria_vereador_valdecy_proc._no296_de_10.04.2025.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_de_aplausos_no01.2025_ao_sr_marcelo_alves_rodrigues_autoria_vereador_valdecy_proc._no296_de_10.04.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE MOÇÃO DE APLAUSOS PELOS SERVIÇOS PRESTADOS AO MUNICIPIO AO SR. MARCELO RODRIGUES ALVES</t>
   </si>
   <si>
     <t>EMELO</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_emenda_a_lei_organica_01.2025_de_10.03.2025_altera_a_redacao_do_art._35_inciso_v_da_lom.pdf</t>
+    <t>http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_emenda_a_lei_organica_01.2025_de_10.03.2025_altera_a_redacao_do_art._35_inciso_v_da_lom.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA – Altera a redação do Artigo 35, Inciso V da Lei Orgânica (Processo Nº 173, de 10/03/2025, de Autoria do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO PRIMEIRO DO ART. 318 DA LEI ORGÂNICA DO MUNICÍPIO DE CARAPEBUS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -916,51 +916,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/43/pl.002.25_integral.estrutura_do_poder_executivo_proc_no_67.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/22/pl._004.25_proc.no133_de_21.02.2025.qualificacao_de_organizacoes_sociais_do_municipio_de_carapebus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_005.25._processo_no_227.de_24.03.25mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_06.2025_altera_a_lei_municipal_n_585_de_30.12.2013_que_dispoe_sobre_o_estatuto_e_pccr_do_magisterio_proc._229_de25.03.2025_pmc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_07.2025_revoga_a_lei_ordinaria_n_014.2019_prc.230_de_25.03.2025_pmc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/35/pl.no_08.2025_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_financeiro_de_2026_processo_no_309_de_15.04.25_pmc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_009.25_-_proc_no_385_de_09.05.25_-_dispoe_sobre_o_pagamento_de_diarias_para_indenizacao_de_despesas_com_hospedagem_alimentacao_e_locomocao_urbana_em_viagens_dos_agentes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no10.2025_alteraleimunicipal.planocargossalarios_proc_411_de_19.05.2025_autoria_mesa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_11.2025_004.projetodelei.alteraleimunicipal.funcaogratificada_proc.410_de19.05.2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no12_altera_a_lei_municipal_no_822_de_24.01.2025_proc._414_de_19.05.2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/59/pl_no014_autoriza_a_fornecer_alimentacao_basica_a_pacientes_vereadora_tania_proc_n_541_de_24.06.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/60/pl.n016.2025_altera_o_art._6o_da_lei_municipal_no_434.2009_guarda_mirim_bolsa_auxilio_proc.n580_de08.07.2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/61/pl.n017.2025_cria_area_industrial_do_fundao_e_altera_lei_municipal_n_92.1998_proc.n_579_de08.07.2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/62/pl_no_019.25_-_reorganiza_a_junta_administrativa_de_recursos_de_infracoes_de_transito_-_jari_-proc_no_581_de_08.07.25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/66/pl_no_029.25_-_institui_o_plano_plurianual_do_municipio_de_carapebus_para_o_periodo_de_2026_a_2029_-_proc_no_747_de_29.08.25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/64/plc__no_001_-_cria_fundo_municipal_de_transito_e_da_outras_providencias_-_proc_no_589_de_09.07.25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/40/proc_no_415_de_19.05.25_-_projeto_de_resolucao_no_006_-_abre_credito_suplementar_entre_trabalhos_do_orcamento_ef_2025_da_camara_municipal_de_carapebus_no_valor_de_r_225.41747..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/41/proc_no_422_de_20.05.25_-_projeto_de_resolucao_no_007_-_abre_credito_especial_no_orcamento_cmc..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/25/inleg.n03.2025_proc.2015_de_21.03.2025_construcao_de_nova_rua_vereador_valdecy.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/28/inleg.n04.2025_proc.235_de_26.03.2025_criacao_de_uma_balanca_para_pesagem_de_gado_coletiva_vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/29/inleg.n06.2025_proc.273_de_04.04.2025_iluminacao_publica_na_rj_182_vereadora_tania_cabral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/32/inleg.n08.2025_proc.340_de_29.04.2025_sugere_instalacao_de_placa_informativa_na_rj_178_vereadora_ivanete_fernandes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/33/inleg.n09.2025_proc.323de_17.04.2025_sugere_a_reforma_e_revitalizacao_do_horto_municipal_vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/34/inleg.n10.2025_proc.359_de_05.05.2025_sugere_a_construcao_de_um_porto_no_caxanga_e_lagoa_de_carapebus_vereador_claudio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/44/inleg.n11.2025_proc.274_de_04.04.2025_solicita__a_construcao_de_uma_ilpi_vereadora_tania_cabral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/45/inleg.n12.2025_proc.395_de_14.05.2025_sugere_a_fiscalizacao_na_fiacao_aerea_e_organizacao_da_rede_de_cabos_vereador_claudio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/46/inleg.n13.2025_proc.427de_21.05.2025_sugere_a_construcao_de_um_novo_ponto_de_onibus_na_entrada_da_praia_vereador_maicon_pimentel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/47/inleg.n14.2025_proc.428de_21.05.2025_sugere_a_instalacao_de_um_letreiro_com_a_frase_eu_amo_carapebus_na_praca_do_centro_vereador_maicon_pimentel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/48/inleg.n15.2025_proc.474de03.06.2025_sugere_a_construcao_de_uma_praca_no_bairro_barreiros_vereador_maicon_pimentel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/50/inleg.n17.2025_proc.295de10.04.2025_sugere_a_construcao_de_banheiros_e_chuveiroes_na_praia__vereador_valdecy_alves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/51/inleg.n18.2025_proc.493de09.06.2025_sugere_iluminacao_publica_na_rj_178_sentido_quissama__vereador_claudio_cruz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/52/inleg.n19.2025_proc.494de09.06.2025_sugere_um_recuo_no_trevo_sentido_rua_benedito_carlos_ferreira__vereador_claudio_cruz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/53/inleg.n20.2025_proc.496de09.06.2025_sugere_a_instalacao_de_futmesas_nas_demais_pracas_publicas_do_municipio__vereador_valdecy_alves.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/54/inleg.n21.2025_proc.498de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_estrada_de_itaquira_a_pindobas_e_a_construcao_de_um_trevo__vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/55/inleg.n22.2025_proc.499de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_via_de_acesso_da_rodagem_a_imbiu_vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/56/inleg.n23.2025_proc.502de10.06.2025_sugere_a_pavimentacao_com_drenagem_e_meio-fio_da_rua_principal_do_bairro_fundao_vereador_claudio_cruz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/57/inleg.n24.2025_proc.503de11.06.2025_sugere_a_implementacao_de_sistema_de_registro_de_matriculas_vereadora_ivanete_fernandes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/58/inleg.n25.2025_proc.504de11.06.2025_sugere_a_instalacao_do_cemae_no_predio_onde_hoje_esta_o_centro_de_especialidades_medicas_vereadora_ivanete_fernandes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_de_pesar_no01.2025_aos_familiares_in_memorian_do_sr._ivair_alves_machado__autoria_todos_vereadores_da_casa_proc.335_de_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_de_aplausos_no01.2025_ao_sr_marcelo_alves_rodrigues_autoria_vereador_valdecy_proc._no296_de_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_emenda_a_lei_organica_01.2025_de_10.03.2025_altera_a_redacao_do_art._35_inciso_v_da_lom.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/43/pl.002.25_integral.estrutura_do_poder_executivo_proc_no_67.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/22/pl._004.25_proc.no133_de_21.02.2025.qualificacao_de_organizacoes_sociais_do_municipio_de_carapebus.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/42/projeto_de_lei_no_005.25._processo_no_227.de_24.03.25mesa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/26/pl_06.2025_altera_a_lei_municipal_n_585_de_30.12.2013_que_dispoe_sobre_o_estatuto_e_pccr_do_magisterio_proc._229_de25.03.2025_pmc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/27/pl_07.2025_revoga_a_lei_ordinaria_n_014.2019_prc.230_de_25.03.2025_pmc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/35/pl.no_08.2025_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_exercicio_financeiro_de_2026_processo_no_309_de_15.04.25_pmc.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/36/projeto_de_lei_009.25_-_proc_no_385_de_09.05.25_-_dispoe_sobre_o_pagamento_de_diarias_para_indenizacao_de_despesas_com_hospedagem_alimentacao_e_locomocao_urbana_em_viagens_dos_agentes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/37/pl_no10.2025_alteraleimunicipal.planocargossalarios_proc_411_de_19.05.2025_autoria_mesa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/38/pl_no_11.2025_004.projetodelei.alteraleimunicipal.funcaogratificada_proc.410_de19.05.2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/39/pl_no12_altera_a_lei_municipal_no_822_de_24.01.2025_proc._414_de_19.05.2025_mesa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/59/pl_no014_autoriza_a_fornecer_alimentacao_basica_a_pacientes_vereadora_tania_proc_n_541_de_24.06.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/60/pl.n016.2025_altera_o_art._6o_da_lei_municipal_no_434.2009_guarda_mirim_bolsa_auxilio_proc.n580_de08.07.2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/61/pl.n017.2025_cria_area_industrial_do_fundao_e_altera_lei_municipal_n_92.1998_proc.n_579_de08.07.2025_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/62/pl_no_019.25_-_reorganiza_a_junta_administrativa_de_recursos_de_infracoes_de_transito_-_jari_-proc_no_581_de_08.07.25.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/66/pl_no_029.25_-_institui_o_plano_plurianual_do_municipio_de_carapebus_para_o_periodo_de_2026_a_2029_-_proc_no_747_de_29.08.25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/64/plc__no_001_-_cria_fundo_municipal_de_transito_e_da_outras_providencias_-_proc_no_589_de_09.07.25.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/40/proc_no_415_de_19.05.25_-_projeto_de_resolucao_no_006_-_abre_credito_suplementar_entre_trabalhos_do_orcamento_ef_2025_da_camara_municipal_de_carapebus_no_valor_de_r_225.41747..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/41/proc_no_422_de_20.05.25_-_projeto_de_resolucao_no_007_-_abre_credito_especial_no_orcamento_cmc..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/25/inleg.n03.2025_proc.2015_de_21.03.2025_construcao_de_nova_rua_vereador_valdecy.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/28/inleg.n04.2025_proc.235_de_26.03.2025_criacao_de_uma_balanca_para_pesagem_de_gado_coletiva_vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/29/inleg.n06.2025_proc.273_de_04.04.2025_iluminacao_publica_na_rj_182_vereadora_tania_cabral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/32/inleg.n08.2025_proc.340_de_29.04.2025_sugere_instalacao_de_placa_informativa_na_rj_178_vereadora_ivanete_fernandes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/33/inleg.n09.2025_proc.323de_17.04.2025_sugere_a_reforma_e_revitalizacao_do_horto_municipal_vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/34/inleg.n10.2025_proc.359_de_05.05.2025_sugere_a_construcao_de_um_porto_no_caxanga_e_lagoa_de_carapebus_vereador_claudio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/44/inleg.n11.2025_proc.274_de_04.04.2025_solicita__a_construcao_de_uma_ilpi_vereadora_tania_cabral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/45/inleg.n12.2025_proc.395_de_14.05.2025_sugere_a_fiscalizacao_na_fiacao_aerea_e_organizacao_da_rede_de_cabos_vereador_claudio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/46/inleg.n13.2025_proc.427de_21.05.2025_sugere_a_construcao_de_um_novo_ponto_de_onibus_na_entrada_da_praia_vereador_maicon_pimentel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/47/inleg.n14.2025_proc.428de_21.05.2025_sugere_a_instalacao_de_um_letreiro_com_a_frase_eu_amo_carapebus_na_praca_do_centro_vereador_maicon_pimentel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/48/inleg.n15.2025_proc.474de03.06.2025_sugere_a_construcao_de_uma_praca_no_bairro_barreiros_vereador_maicon_pimentel.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/50/inleg.n17.2025_proc.295de10.04.2025_sugere_a_construcao_de_banheiros_e_chuveiroes_na_praia__vereador_valdecy_alves.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/51/inleg.n18.2025_proc.493de09.06.2025_sugere_iluminacao_publica_na_rj_178_sentido_quissama__vereador_claudio_cruz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/52/inleg.n19.2025_proc.494de09.06.2025_sugere_um_recuo_no_trevo_sentido_rua_benedito_carlos_ferreira__vereador_claudio_cruz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/53/inleg.n20.2025_proc.496de09.06.2025_sugere_a_instalacao_de_futmesas_nas_demais_pracas_publicas_do_municipio__vereador_valdecy_alves.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/54/inleg.n21.2025_proc.498de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_estrada_de_itaquira_a_pindobas_e_a_construcao_de_um_trevo__vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/55/inleg.n22.2025_proc.499de09.06.2025_sugere_a_realizacao_de_asfaltamento_da_via_de_acesso_da_rodagem_a_imbiu_vereador_vagner_barcelos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/56/inleg.n23.2025_proc.502de10.06.2025_sugere_a_pavimentacao_com_drenagem_e_meio-fio_da_rua_principal_do_bairro_fundao_vereador_claudio_cruz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/57/inleg.n24.2025_proc.503de11.06.2025_sugere_a_implementacao_de_sistema_de_registro_de_matriculas_vereadora_ivanete_fernandes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/58/inleg.n25.2025_proc.504de11.06.2025_sugere_a_instalacao_do_cemae_no_predio_onde_hoje_esta_o_centro_de_especialidades_medicas_vereadora_ivanete_fernandes.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_de_pesar_no01.2025_aos_familiares_in_memorian_do_sr._ivair_alves_machado__autoria_todos_vereadores_da_casa_proc.335_de_28.04.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_de_aplausos_no01.2025_ao_sr_marcelo_alves_rodrigues_autoria_vereador_valdecy_proc._no296_de_10.04.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_emenda_a_lei_organica_01.2025_de_10.03.2025_altera_a_redacao_do_art._35_inciso_v_da_lom.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carapebus.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>